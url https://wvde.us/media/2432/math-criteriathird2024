--- v0 (2026-05-16)
+++ v1 (2026-07-30)
@@ -1,61 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26626"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wvk12-my.sharepoint.com/personal/tflatley_k12_wv_us/Documents/Instructional Resources 2023-24/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wvk12-my.sharepoint.com/personal/ryah_dues_k12_wv_us/Documents/Desktop/Acc Docs/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{5FF09519-F785-4C21-8D08-36AA887A2DEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{98E74B3D-B4EA-4A6E-8E1B-F85CBF82569C}"/>
+  <xr:revisionPtr revIDLastSave="67" documentId="8_{5FF09519-F785-4C21-8D08-36AA887A2DEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F9B4D21E-565B-4E2D-9A57-239670FE8D70}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="21600" windowHeight="11175" activeTab="2" xr2:uid="{C6684EB5-BE2D-45B1-BFC1-DA0E34391597}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="3" xr2:uid="{C6684EB5-BE2D-45B1-BFC1-DA0E34391597}"/>
   </bookViews>
   <sheets>
     <sheet name="PUBLISHER" sheetId="1" r:id="rId1"/>
     <sheet name="NON-NEGOTIABLE EVALUATION CRIT." sheetId="2" r:id="rId2"/>
     <sheet name="GENERAL EVALUATION CRIT." sheetId="3" r:id="rId3"/>
     <sheet name="SPECIFIC EVALUATION CRIT." sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -1131,51 +1134,51 @@
     </r>
   </si>
   <si>
     <t>29. A digital file of the student and teacher edition, accessible via the internet and available for download.</t>
   </si>
   <si>
     <t>The instructional materials meets the requirements of inter-ethnic: concepts, content and illustrations, as set by WV Board of Education Policy 2445.40.</t>
   </si>
   <si>
     <t>The instructional material meets the requirements of equal opportunity: concepts, content, illustration, heritage, roles, contributions, experiences and achievements of males and females in American and other cultures.</t>
   </si>
   <si>
     <t>The instructional materials do not reference Common Core academic standards.  (WV Code §18-2E-1b-1)</t>
   </si>
   <si>
     <t>Represent and interpret data.</t>
   </si>
   <si>
     <t>30. Resources, included or referenced by the vendor, that are safe, appropriate, and aligned to WV state code. (WV Code §18-2E-1a)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1604,51 +1607,51 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="115">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1755,236 +1758,268 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2046,51 +2081,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2188,1978 +2223,2152 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4BDED46-1BC3-47F0-A1FA-621A0537FA68}">
   <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="22.42578125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="36.5703125" customWidth="1"/>
+    <col min="1" max="1" width="22.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42.44140625" customWidth="1"/>
+    <col min="3" max="3" width="15.6640625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="36.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3">
       <c r="A2" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B2" s="15"/>
       <c r="C2" s="1"/>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:3">
       <c r="A3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="1"/>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3">
       <c r="A4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="15"/>
       <c r="C4" s="1"/>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3">
       <c r="A5" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="15"/>
       <c r="C5" s="1"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3">
       <c r="A6" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="16"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3">
       <c r="A7" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{557BB899-5A82-4D83-BCD4-AD003699ADC2}">
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:D17"/>
+      <selection activeCell="A6" sqref="A6:D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="36.5703125" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" customWidth="1"/>
+    <col min="2" max="2" width="10.109375" customWidth="1"/>
+    <col min="3" max="3" width="55.33203125" customWidth="1"/>
+    <col min="4" max="4" width="36.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:4" ht="18">
+      <c r="A1" s="68" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="59"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+    </row>
+    <row r="2" spans="1:4" ht="18">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="60" t="s">
+    <row r="3" spans="1:4">
+      <c r="A3" s="69" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="60"/>
-[...4 lines deleted...]
-      <c r="A4" s="60" t="s">
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="69" t="s">
         <v>54</v>
       </c>
-      <c r="B4" s="61"/>
-[...4 lines deleted...]
-      <c r="A5" s="60" t="s">
+      <c r="B4" s="74"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+    </row>
+    <row r="5" spans="1:4" ht="15" thickBot="1">
+      <c r="A5" s="69" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="60"/>
-[...4 lines deleted...]
-      <c r="A6" s="62" t="s">
+      <c r="B5" s="69"/>
+      <c r="C5" s="69"/>
+      <c r="D5" s="69"/>
+    </row>
+    <row r="6" spans="1:4" ht="15" thickBot="1">
+      <c r="A6" s="97" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="63"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="98"/>
+      <c r="C6" s="98"/>
+      <c r="D6" s="99"/>
+    </row>
+    <row r="7" spans="1:4" ht="15" thickBot="1">
       <c r="A7" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B8" s="56"/>
+    <row r="8" spans="1:4">
+      <c r="A8" s="71"/>
+      <c r="B8" s="71"/>
       <c r="C8" s="22" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="56"/>
     </row>
-    <row r="9" spans="1:4" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B9" s="57"/>
+    <row r="9" spans="1:4" ht="43.8" thickBot="1">
+      <c r="A9" s="72"/>
+      <c r="B9" s="72"/>
       <c r="C9" s="23" t="s">
         <v>132</v>
       </c>
       <c r="D9" s="57"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B10" s="56"/>
+    <row r="10" spans="1:4">
+      <c r="A10" s="71"/>
+      <c r="B10" s="71"/>
       <c r="C10" s="24" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="56"/>
     </row>
-    <row r="11" spans="1:4" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B11" s="57"/>
+    <row r="11" spans="1:4" ht="58.2" thickBot="1">
+      <c r="A11" s="72"/>
+      <c r="B11" s="72"/>
       <c r="C11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D11" s="57"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B12" s="56"/>
+    <row r="12" spans="1:4">
+      <c r="A12" s="71"/>
+      <c r="B12" s="71"/>
       <c r="C12" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="D12" s="65"/>
-[...3 lines deleted...]
-      <c r="B13" s="57"/>
+      <c r="D12" s="58"/>
+    </row>
+    <row r="13" spans="1:4" ht="29.4" thickBot="1">
+      <c r="A13" s="72"/>
+      <c r="B13" s="72"/>
       <c r="C13" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="D13" s="66"/>
-[...3 lines deleted...]
-      <c r="B14" s="56"/>
+      <c r="D13" s="59"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="71"/>
+      <c r="B14" s="71"/>
       <c r="C14" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="D14" s="65"/>
-[...3 lines deleted...]
-      <c r="B15" s="57"/>
+      <c r="D14" s="58"/>
+    </row>
+    <row r="15" spans="1:4" ht="15" thickBot="1">
+      <c r="A15" s="72"/>
+      <c r="B15" s="72"/>
       <c r="C15" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="D15" s="66"/>
-[...3 lines deleted...]
-      <c r="B16" s="56"/>
+      <c r="D15" s="59"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="71"/>
+      <c r="B16" s="71"/>
       <c r="C16" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="D16" s="67"/>
-[...3 lines deleted...]
-      <c r="B17" s="57"/>
+      <c r="D16" s="60"/>
+    </row>
+    <row r="17" spans="1:4" ht="30" customHeight="1" thickBot="1">
+      <c r="A17" s="72"/>
+      <c r="B17" s="72"/>
       <c r="C17" s="23" t="s">
         <v>134</v>
       </c>
-      <c r="D17" s="66"/>
+      <c r="D17" s="59"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
-[...1 lines deleted...]
-    <mergeCell ref="D16:D17"/>
+  <mergeCells count="14">
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:B13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:B17"/>
-    <mergeCell ref="A10:A11"/>
-[...12 lines deleted...]
-    <mergeCell ref="A6:D6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76E4E2D1-80B2-4C2E-AD60-18C992056E0A}">
   <dimension ref="A1:I50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A46" workbookViewId="0">
-      <selection activeCell="B50" sqref="B50"/>
+    <sheetView topLeftCell="A36" workbookViewId="0">
+      <selection activeCell="A41" sqref="A41:I41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="29.7109375" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="2.5703125" customWidth="1"/>
+    <col min="1" max="1" width="29.6640625" customWidth="1"/>
+    <col min="2" max="2" width="58.5546875" customWidth="1"/>
+    <col min="3" max="3" width="5.44140625" customWidth="1"/>
+    <col min="4" max="4" width="3.109375" customWidth="1"/>
+    <col min="5" max="5" width="5.5546875" customWidth="1"/>
+    <col min="6" max="6" width="2.6640625" customWidth="1"/>
+    <col min="7" max="7" width="6.44140625" customWidth="1"/>
+    <col min="8" max="8" width="2.5546875" customWidth="1"/>
     <col min="9" max="9" width="5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:9" ht="18">
+      <c r="A1" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="58"/>
-[...9 lines deleted...]
-      <c r="A3" s="60" t="s">
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="69" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="60"/>
-[...9 lines deleted...]
-      <c r="A4" s="60" t="s">
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="69" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="60"/>
-[...9 lines deleted...]
-      <c r="A5" s="60" t="s">
+      <c r="B4" s="69"/>
+      <c r="C4" s="69"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="69" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="60"/>
-[...9 lines deleted...]
-      <c r="A7" s="81" t="s">
+      <c r="B5" s="69"/>
+      <c r="C5" s="69"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="69"/>
+      <c r="I5" s="69"/>
+    </row>
+    <row r="7" spans="1:9" ht="75" customHeight="1">
+      <c r="A7" s="70" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="81"/>
-[...9 lines deleted...]
-    <row r="9" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="70"/>
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="70"/>
+      <c r="G7" s="70"/>
+      <c r="H7" s="70"/>
+      <c r="I7" s="70"/>
+    </row>
+    <row r="8" spans="1:9" ht="15" thickBot="1"/>
+    <row r="9" spans="1:9" ht="18.75" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="73" t="s">
+      <c r="B9" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="C9" s="75" t="s">
+      <c r="C9" s="79" t="s">
         <v>61</v>
       </c>
-      <c r="D9" s="76"/>
-[...7 lines deleted...]
-      <c r="A10" s="71" t="s">
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="80"/>
+      <c r="G9" s="80"/>
+      <c r="H9" s="80"/>
+      <c r="I9" s="81"/>
+    </row>
+    <row r="10" spans="1:9" ht="24" customHeight="1" thickBot="1">
+      <c r="A10" s="66" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="74"/>
-[...9 lines deleted...]
-      <c r="A11" s="72"/>
+      <c r="B10" s="62"/>
+      <c r="C10" s="82"/>
+      <c r="D10" s="83"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="83"/>
+      <c r="H10" s="83"/>
+      <c r="I10" s="84"/>
+    </row>
+    <row r="11" spans="1:9" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A11" s="67"/>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="10"/>
       <c r="E11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H11" s="10"/>
       <c r="I11" s="9" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="68" t="s">
+    <row r="12" spans="1:9" ht="27" customHeight="1" thickBot="1">
+      <c r="A12" s="85" t="s">
         <v>123</v>
       </c>
-      <c r="B12" s="69"/>
-[...9 lines deleted...]
-      <c r="A13" s="85" t="s">
+      <c r="B12" s="86"/>
+      <c r="C12" s="86"/>
+      <c r="D12" s="86"/>
+      <c r="E12" s="86"/>
+      <c r="F12" s="86"/>
+      <c r="G12" s="86"/>
+      <c r="H12" s="86"/>
+      <c r="I12" s="87"/>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1" thickBot="1">
+      <c r="A13" s="88" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="86"/>
-[...9 lines deleted...]
-      <c r="A14" s="82" t="s">
+      <c r="B13" s="89"/>
+      <c r="C13" s="89"/>
+      <c r="D13" s="89"/>
+      <c r="E13" s="89"/>
+      <c r="F13" s="89"/>
+      <c r="G13" s="89"/>
+      <c r="H13" s="89"/>
+      <c r="I13" s="90"/>
+    </row>
+    <row r="14" spans="1:9" ht="25.5" customHeight="1" thickBot="1">
+      <c r="A14" s="91" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="83"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="92"/>
+      <c r="C14" s="92"/>
+      <c r="D14" s="92"/>
+      <c r="E14" s="92"/>
+      <c r="F14" s="92"/>
+      <c r="G14" s="92"/>
+      <c r="H14" s="92"/>
+      <c r="I14" s="93"/>
+    </row>
+    <row r="15" spans="1:9" ht="27" thickBot="1">
       <c r="A15" s="42"/>
       <c r="B15" s="17" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="11"/>
       <c r="E15" s="3"/>
       <c r="F15" s="11"/>
       <c r="G15" s="3"/>
       <c r="H15" s="11"/>
       <c r="I15" s="3"/>
     </row>
-    <row r="16" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" ht="27" thickBot="1">
       <c r="A16" s="42"/>
       <c r="B16" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="11"/>
       <c r="E16" s="3"/>
       <c r="F16" s="11"/>
       <c r="G16" s="3"/>
       <c r="H16" s="11"/>
       <c r="I16" s="3"/>
     </row>
-    <row r="17" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" ht="15" thickBot="1">
       <c r="A17" s="42"/>
       <c r="B17" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="11"/>
       <c r="E17" s="3"/>
       <c r="F17" s="11"/>
       <c r="G17" s="3"/>
       <c r="H17" s="11"/>
       <c r="I17" s="3"/>
     </row>
-    <row r="18" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:9" ht="27" thickBot="1">
       <c r="A18" s="42"/>
       <c r="B18" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="11"/>
       <c r="E18" s="3"/>
       <c r="F18" s="11"/>
       <c r="G18" s="3"/>
       <c r="H18" s="11"/>
       <c r="I18" s="3"/>
     </row>
-    <row r="19" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" ht="15" thickBot="1">
       <c r="A19" s="42"/>
       <c r="B19" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="11"/>
       <c r="E19" s="3"/>
       <c r="F19" s="11"/>
       <c r="G19" s="3"/>
       <c r="H19" s="11"/>
       <c r="I19" s="3"/>
     </row>
-    <row r="20" spans="1:9" ht="51.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:9" ht="53.4" thickBot="1">
       <c r="A20" s="42"/>
       <c r="B20" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="11"/>
       <c r="E20" s="3"/>
       <c r="F20" s="11"/>
       <c r="G20" s="3"/>
       <c r="H20" s="11"/>
       <c r="I20" s="3"/>
     </row>
-    <row r="21" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" ht="27" thickBot="1">
       <c r="A21" s="42"/>
       <c r="B21" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="11"/>
       <c r="E21" s="3"/>
       <c r="F21" s="11"/>
       <c r="G21" s="3"/>
       <c r="H21" s="11"/>
       <c r="I21" s="3"/>
     </row>
-    <row r="22" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="85" t="s">
+    <row r="22" spans="1:9" ht="15" thickBot="1">
+      <c r="A22" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="B22" s="86"/>
-[...9 lines deleted...]
-      <c r="A23" s="82" t="s">
+      <c r="B22" s="64"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="65"/>
+    </row>
+    <row r="23" spans="1:9" ht="30.75" customHeight="1" thickBot="1">
+      <c r="A23" s="91" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="83"/>
-[...8 lines deleted...]
-    <row r="24" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="92"/>
+      <c r="C23" s="92"/>
+      <c r="D23" s="92"/>
+      <c r="E23" s="92"/>
+      <c r="F23" s="92"/>
+      <c r="G23" s="92"/>
+      <c r="H23" s="92"/>
+      <c r="I23" s="93"/>
+    </row>
+    <row r="24" spans="1:9" ht="15" thickBot="1">
       <c r="A24" s="2"/>
       <c r="B24" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="11"/>
       <c r="E24" s="3"/>
       <c r="F24" s="11"/>
       <c r="G24" s="3"/>
       <c r="H24" s="11"/>
       <c r="I24" s="3"/>
     </row>
-    <row r="25" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:9" ht="27" thickBot="1">
       <c r="A25" s="2"/>
       <c r="B25" s="17" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="11"/>
       <c r="E25" s="3"/>
       <c r="F25" s="11"/>
       <c r="G25" s="3"/>
       <c r="H25" s="11"/>
       <c r="I25" s="3"/>
     </row>
-    <row r="26" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:9" ht="15" thickBot="1">
       <c r="A26" s="2"/>
       <c r="B26" s="17" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="11"/>
       <c r="E26" s="3"/>
       <c r="F26" s="11"/>
       <c r="G26" s="3"/>
       <c r="H26" s="11"/>
       <c r="I26" s="3"/>
     </row>
-    <row r="27" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:9" ht="27" thickBot="1">
       <c r="A27" s="2"/>
       <c r="B27" s="17" t="s">
         <v>124</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="11"/>
       <c r="E27" s="3"/>
       <c r="F27" s="11"/>
       <c r="G27" s="3"/>
       <c r="H27" s="11"/>
       <c r="I27" s="3"/>
     </row>
-    <row r="28" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:9" ht="27" thickBot="1">
       <c r="A28" s="2"/>
       <c r="B28" s="17" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="11"/>
       <c r="E28" s="3"/>
       <c r="F28" s="11"/>
       <c r="G28" s="3"/>
       <c r="H28" s="11"/>
       <c r="I28" s="3"/>
     </row>
-    <row r="29" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:9" ht="15" thickBot="1">
       <c r="A29" s="2"/>
       <c r="B29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="11"/>
       <c r="E29" s="3"/>
       <c r="F29" s="11"/>
       <c r="G29" s="3"/>
       <c r="H29" s="11"/>
       <c r="I29" s="3"/>
     </row>
-    <row r="30" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:9" ht="27" thickBot="1">
       <c r="A30" s="42"/>
       <c r="B30" s="17" t="s">
         <v>121</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="11"/>
       <c r="E30" s="3"/>
       <c r="F30" s="11"/>
       <c r="G30" s="3"/>
       <c r="H30" s="11"/>
       <c r="I30" s="3"/>
     </row>
-    <row r="31" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:9" ht="15" thickBot="1">
       <c r="A31" s="42"/>
       <c r="B31" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="11"/>
       <c r="E31" s="3"/>
       <c r="F31" s="11"/>
       <c r="G31" s="3"/>
       <c r="H31" s="11"/>
       <c r="I31" s="3"/>
     </row>
-    <row r="32" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="85" t="s">
+    <row r="32" spans="1:9" ht="15" customHeight="1" thickBot="1">
+      <c r="A32" s="88" t="s">
         <v>38</v>
       </c>
-      <c r="B32" s="86"/>
-[...9 lines deleted...]
-      <c r="A33" s="82" t="s">
+      <c r="B32" s="89"/>
+      <c r="C32" s="89"/>
+      <c r="D32" s="89"/>
+      <c r="E32" s="89"/>
+      <c r="F32" s="89"/>
+      <c r="G32" s="89"/>
+      <c r="H32" s="89"/>
+      <c r="I32" s="90"/>
+    </row>
+    <row r="33" spans="1:9" ht="25.5" customHeight="1" thickBot="1">
+      <c r="A33" s="91" t="s">
         <v>23</v>
       </c>
-      <c r="B33" s="83"/>
-[...8 lines deleted...]
-    <row r="34" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="92"/>
+      <c r="C33" s="92"/>
+      <c r="D33" s="92"/>
+      <c r="E33" s="92"/>
+      <c r="F33" s="92"/>
+      <c r="G33" s="92"/>
+      <c r="H33" s="92"/>
+      <c r="I33" s="93"/>
+    </row>
+    <row r="34" spans="1:9" ht="15" thickBot="1">
       <c r="A34" s="42"/>
       <c r="B34" s="17" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="11"/>
       <c r="E34" s="3"/>
       <c r="F34" s="11"/>
       <c r="G34" s="3"/>
       <c r="H34" s="11"/>
       <c r="I34" s="3"/>
     </row>
-    <row r="35" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:9" ht="27" thickBot="1">
       <c r="A35" s="42"/>
       <c r="B35" s="17" t="s">
         <v>125</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="11"/>
       <c r="E35" s="3"/>
       <c r="F35" s="11"/>
       <c r="G35" s="3"/>
       <c r="H35" s="11"/>
       <c r="I35" s="3"/>
     </row>
-    <row r="36" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:9" ht="27" thickBot="1">
       <c r="A36" s="42"/>
       <c r="B36" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="11"/>
       <c r="E36" s="3"/>
       <c r="F36" s="11"/>
       <c r="G36" s="3"/>
       <c r="H36" s="11"/>
       <c r="I36" s="3"/>
     </row>
-    <row r="37" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:9" ht="27" thickBot="1">
       <c r="A37" s="42"/>
       <c r="B37" s="17" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="11"/>
       <c r="E37" s="3"/>
       <c r="F37" s="11"/>
       <c r="G37" s="3"/>
       <c r="H37" s="11"/>
       <c r="I37" s="3"/>
     </row>
-    <row r="38" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:9" ht="27" thickBot="1">
       <c r="A38" s="42"/>
       <c r="B38" s="17" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="11"/>
       <c r="E38" s="3"/>
       <c r="F38" s="11"/>
       <c r="G38" s="3"/>
       <c r="H38" s="11"/>
       <c r="I38" s="3"/>
     </row>
-    <row r="39" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:9" ht="27" thickBot="1">
       <c r="A39" s="42"/>
       <c r="B39" s="17" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="11"/>
       <c r="E39" s="3"/>
       <c r="F39" s="11"/>
       <c r="G39" s="3"/>
       <c r="H39" s="11"/>
       <c r="I39" s="3"/>
     </row>
-    <row r="40" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="85" t="s">
+    <row r="40" spans="1:9" ht="15" customHeight="1" thickBot="1">
+      <c r="A40" s="88" t="s">
         <v>44</v>
       </c>
-      <c r="B40" s="86"/>
-[...9 lines deleted...]
-      <c r="A41" s="82" t="s">
+      <c r="B40" s="89"/>
+      <c r="C40" s="89"/>
+      <c r="D40" s="89"/>
+      <c r="E40" s="89"/>
+      <c r="F40" s="89"/>
+      <c r="G40" s="89"/>
+      <c r="H40" s="89"/>
+      <c r="I40" s="90"/>
+    </row>
+    <row r="41" spans="1:9" ht="15" thickBot="1">
+      <c r="A41" s="94" t="s">
         <v>45</v>
       </c>
-      <c r="B41" s="83"/>
-[...8 lines deleted...]
-    <row r="42" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="95"/>
+      <c r="C41" s="95"/>
+      <c r="D41" s="95"/>
+      <c r="E41" s="95"/>
+      <c r="F41" s="95"/>
+      <c r="G41" s="95"/>
+      <c r="H41" s="95"/>
+      <c r="I41" s="96"/>
+    </row>
+    <row r="42" spans="1:9" ht="15" thickBot="1">
       <c r="A42" s="42"/>
       <c r="B42" s="17" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="11"/>
       <c r="E42" s="3"/>
       <c r="F42" s="11"/>
       <c r="G42" s="3"/>
       <c r="H42" s="11"/>
       <c r="I42" s="3"/>
     </row>
-    <row r="43" spans="1:9" ht="39" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:9" ht="40.200000000000003" thickBot="1">
       <c r="A43" s="42"/>
       <c r="B43" s="17" t="s">
         <v>126</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="11"/>
       <c r="E43" s="3"/>
       <c r="F43" s="11"/>
       <c r="G43" s="3"/>
       <c r="H43" s="11"/>
       <c r="I43" s="3"/>
     </row>
-    <row r="44" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:9" ht="27" thickBot="1">
       <c r="A44" s="42"/>
       <c r="B44" s="17" t="s">
         <v>127</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="11"/>
       <c r="E44" s="3"/>
       <c r="F44" s="11"/>
       <c r="G44" s="3"/>
       <c r="H44" s="11"/>
       <c r="I44" s="3"/>
     </row>
-    <row r="45" spans="1:9" ht="51.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:9" ht="40.200000000000003" thickBot="1">
       <c r="A45" s="43"/>
       <c r="B45" s="17" t="s">
         <v>122</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="11"/>
       <c r="E45" s="3"/>
       <c r="F45" s="11"/>
       <c r="G45" s="3"/>
       <c r="H45" s="11"/>
       <c r="I45" s="3"/>
     </row>
-    <row r="46" spans="1:9" ht="39" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:9" ht="27" thickBot="1">
       <c r="A46" s="42"/>
       <c r="B46" s="17" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="11"/>
       <c r="E46" s="3"/>
       <c r="F46" s="11"/>
       <c r="G46" s="3"/>
       <c r="H46" s="11"/>
       <c r="I46" s="3"/>
     </row>
-    <row r="47" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:9" ht="15" thickBot="1">
       <c r="A47" s="44"/>
       <c r="B47" s="45" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="29"/>
       <c r="D47" s="30"/>
       <c r="E47" s="29"/>
       <c r="F47" s="30"/>
       <c r="G47" s="29"/>
       <c r="H47" s="30"/>
       <c r="I47" s="29"/>
     </row>
-    <row r="48" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:9" ht="27" thickBot="1">
       <c r="A48" s="46"/>
       <c r="B48" s="48" t="s">
         <v>130</v>
       </c>
       <c r="C48" s="28"/>
       <c r="D48" s="31"/>
       <c r="E48" s="28"/>
       <c r="F48" s="31"/>
       <c r="G48" s="28"/>
       <c r="H48" s="31"/>
       <c r="I48" s="28"/>
     </row>
-    <row r="49" spans="1:9" ht="27" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:9" ht="27.6" thickBot="1">
       <c r="A49" s="47"/>
       <c r="B49" s="49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="50"/>
       <c r="D49" s="52"/>
       <c r="E49" s="50"/>
       <c r="F49" s="52"/>
       <c r="G49" s="50"/>
       <c r="H49" s="52"/>
       <c r="I49" s="50"/>
     </row>
-    <row r="50" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:9" ht="27" thickBot="1">
       <c r="A50" s="47"/>
       <c r="B50" s="48" t="s">
         <v>136</v>
       </c>
       <c r="C50" s="50"/>
       <c r="D50" s="51"/>
       <c r="E50" s="50"/>
       <c r="F50" s="52"/>
       <c r="G50" s="50"/>
       <c r="H50" s="52"/>
       <c r="I50" s="50"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
-[...8 lines deleted...]
-    <mergeCell ref="A12:I12"/>
+  <mergeCells count="6">
     <mergeCell ref="A10:A11"/>
-    <mergeCell ref="B9:B10"/>
-    <mergeCell ref="C9:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A7:I7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBD5DF8B-2873-49C9-B4F7-7DC8CD021F1D}">
   <dimension ref="A1:K70"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B61" sqref="B61:B64"/>
+    <sheetView tabSelected="1" topLeftCell="A66" workbookViewId="0">
+      <selection activeCell="A74" sqref="A74"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="5.28515625" customWidth="1"/>
+    <col min="1" max="1" width="24.88671875" customWidth="1"/>
+    <col min="2" max="2" width="55.88671875" customWidth="1"/>
+    <col min="3" max="3" width="5.5546875" customWidth="1"/>
+    <col min="4" max="4" width="3.33203125" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" customWidth="1"/>
+    <col min="7" max="7" width="5.109375" customWidth="1"/>
+    <col min="8" max="8" width="3.33203125" customWidth="1"/>
+    <col min="9" max="9" width="5.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="100" t="s">
+    <row r="1" spans="1:10" ht="18">
+      <c r="A1" s="76" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="100"/>
-[...6 lines deleted...]
-      <c r="I1" s="100"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
       <c r="J1" s="12"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A3" s="101" t="s">
+    <row r="3" spans="1:10">
+      <c r="A3" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="101"/>
-[...6 lines deleted...]
-      <c r="I3" s="101"/>
+      <c r="B3" s="77"/>
+      <c r="C3" s="77"/>
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77"/>
+      <c r="G3" s="77"/>
+      <c r="H3" s="77"/>
+      <c r="I3" s="77"/>
       <c r="J3" s="13"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A4" s="101" t="s">
+    <row r="4" spans="1:10">
+      <c r="A4" s="77" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="101"/>
-[...6 lines deleted...]
-      <c r="I4" s="101"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
       <c r="J4" s="13"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A5" s="101" t="s">
+    <row r="5" spans="1:10">
+      <c r="A5" s="77" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="101"/>
-[...6 lines deleted...]
-      <c r="I5" s="101"/>
+      <c r="B5" s="77"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="77"/>
+      <c r="H5" s="77"/>
+      <c r="I5" s="77"/>
       <c r="J5" s="13"/>
     </row>
-    <row r="7" spans="1:10" ht="168" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="102" t="s">
+    <row r="7" spans="1:10" ht="168" customHeight="1">
+      <c r="A7" s="78" t="s">
         <v>70</v>
       </c>
-      <c r="B7" s="102"/>
-[...9 lines deleted...]
-      <c r="A9" s="91" t="s">
+      <c r="B7" s="78"/>
+      <c r="C7" s="78"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="78"/>
+      <c r="H7" s="78"/>
+      <c r="I7" s="78"/>
+    </row>
+    <row r="9" spans="1:10" ht="31.5" customHeight="1" thickBot="1">
+      <c r="A9" s="75" t="s">
         <v>50</v>
       </c>
-      <c r="B9" s="91"/>
-[...8 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B9" s="75"/>
+      <c r="C9" s="75"/>
+      <c r="D9" s="75"/>
+      <c r="E9" s="75"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="75"/>
+      <c r="H9" s="75"/>
+      <c r="I9" s="75"/>
+    </row>
+    <row r="10" spans="1:10" ht="14.4" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="99" t="s">
+      <c r="B10" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="C10" s="73" t="s">
+      <c r="C10" s="100" t="s">
         <v>61</v>
       </c>
-      <c r="D10" s="92"/>
-[...6 lines deleted...]
-    <row r="11" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="D10" s="101"/>
+      <c r="E10" s="101"/>
+      <c r="F10" s="101"/>
+      <c r="G10" s="101"/>
+      <c r="H10" s="101"/>
+      <c r="I10" s="102"/>
+    </row>
+    <row r="11" spans="1:10" ht="26.4">
       <c r="A11" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="B11" s="71"/>
-[...8 lines deleted...]
-    <row r="12" spans="1:10" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="14"/>
+      <c r="C11" s="103"/>
+      <c r="D11" s="104"/>
+      <c r="E11" s="104"/>
+      <c r="F11" s="104"/>
+      <c r="G11" s="104"/>
+      <c r="H11" s="104"/>
+      <c r="I11" s="105"/>
+    </row>
+    <row r="12" spans="1:10" ht="27" thickBot="1">
       <c r="A12" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="72"/>
-[...8 lines deleted...]
-    <row r="13" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="7"/>
+      <c r="C12" s="106"/>
+      <c r="D12" s="107"/>
+      <c r="E12" s="107"/>
+      <c r="F12" s="107"/>
+      <c r="G12" s="107"/>
+      <c r="H12" s="107"/>
+      <c r="I12" s="108"/>
+    </row>
+    <row r="13" spans="1:10" ht="25.5" customHeight="1" thickBot="1">
       <c r="A13" s="8"/>
       <c r="B13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="10"/>
       <c r="E13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H13" s="10"/>
       <c r="I13" s="9" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="88" t="s">
+    <row r="14" spans="1:10" ht="16.2" customHeight="1" thickBot="1">
+      <c r="A14" s="110" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="89"/>
-[...9 lines deleted...]
-      <c r="A15" s="82" t="s">
+      <c r="B14" s="109"/>
+      <c r="C14" s="109"/>
+      <c r="D14" s="109"/>
+      <c r="E14" s="109"/>
+      <c r="F14" s="109"/>
+      <c r="G14" s="109"/>
+      <c r="H14" s="109"/>
+      <c r="I14" s="111"/>
+    </row>
+    <row r="15" spans="1:10" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A15" s="94" t="s">
         <v>71</v>
       </c>
-      <c r="B15" s="83"/>
-[...8 lines deleted...]
-    <row r="16" spans="1:10" ht="51.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="95"/>
+      <c r="C15" s="95"/>
+      <c r="D15" s="95"/>
+      <c r="E15" s="95"/>
+      <c r="F15" s="95"/>
+      <c r="G15" s="95"/>
+      <c r="H15" s="95"/>
+      <c r="I15" s="96"/>
+    </row>
+    <row r="16" spans="1:10" ht="53.4" thickBot="1">
       <c r="A16" s="2"/>
       <c r="B16" s="17" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="11"/>
       <c r="E16" s="3"/>
       <c r="F16" s="11"/>
       <c r="G16" s="3"/>
       <c r="H16" s="11"/>
       <c r="I16" s="3"/>
     </row>
-    <row r="17" spans="1:11" ht="78" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:11" ht="80.400000000000006" thickBot="1">
       <c r="A17" s="28"/>
       <c r="B17" s="34" t="s">
         <v>73</v>
       </c>
       <c r="C17" s="28"/>
       <c r="D17" s="20"/>
       <c r="E17" s="28"/>
       <c r="F17" s="31"/>
       <c r="G17" s="28"/>
       <c r="H17" s="31"/>
       <c r="I17" s="28"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
     </row>
-    <row r="18" spans="1:11" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:11" ht="53.4" thickBot="1">
       <c r="A18" s="28"/>
       <c r="B18" s="28" t="s">
         <v>74</v>
       </c>
       <c r="C18" s="28"/>
       <c r="D18" s="31"/>
       <c r="E18" s="28"/>
       <c r="F18" s="20"/>
       <c r="G18" s="28"/>
       <c r="H18" s="20"/>
       <c r="I18" s="28"/>
     </row>
-    <row r="19" spans="1:11" ht="51.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:11" ht="53.4" thickBot="1">
       <c r="A19" s="28"/>
       <c r="B19" s="36" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="28"/>
       <c r="D19" s="31"/>
       <c r="E19" s="32"/>
       <c r="F19" s="31"/>
       <c r="G19" s="32"/>
       <c r="H19" s="31"/>
       <c r="I19" s="33"/>
     </row>
-    <row r="20" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="82" t="s">
+    <row r="20" spans="1:11" ht="15" customHeight="1" thickBot="1">
+      <c r="A20" s="94" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="83"/>
-[...8 lines deleted...]
-    <row r="21" spans="1:11" ht="115.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="95"/>
+      <c r="C20" s="95"/>
+      <c r="D20" s="95"/>
+      <c r="E20" s="95"/>
+      <c r="F20" s="95"/>
+      <c r="G20" s="95"/>
+      <c r="H20" s="95"/>
+      <c r="I20" s="96"/>
+    </row>
+    <row r="21" spans="1:11" ht="106.2" thickBot="1">
       <c r="A21" s="28"/>
       <c r="B21" s="28" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="28"/>
       <c r="D21" s="31"/>
       <c r="E21" s="28"/>
       <c r="F21" s="21"/>
       <c r="G21" s="28"/>
       <c r="H21" s="31"/>
       <c r="I21" s="28"/>
     </row>
-    <row r="22" spans="1:11" ht="39" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:11" ht="40.200000000000003" thickBot="1">
       <c r="A22" s="28"/>
       <c r="B22" s="28" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="28"/>
       <c r="D22" s="31"/>
       <c r="E22" s="28"/>
       <c r="F22" s="21"/>
       <c r="G22" s="28"/>
       <c r="H22" s="31"/>
       <c r="I22" s="28"/>
     </row>
-    <row r="23" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="82" t="s">
+    <row r="23" spans="1:11" ht="15" customHeight="1" thickBot="1">
+      <c r="A23" s="94" t="s">
         <v>79</v>
       </c>
-      <c r="B23" s="83"/>
-[...6 lines deleted...]
-      <c r="I23" s="84"/>
+      <c r="B23" s="95"/>
+      <c r="C23" s="95"/>
+      <c r="D23" s="95"/>
+      <c r="E23" s="95"/>
+      <c r="F23" s="95"/>
+      <c r="G23" s="95"/>
+      <c r="H23" s="95"/>
+      <c r="I23" s="96"/>
       <c r="K23" s="39"/>
     </row>
-    <row r="24" spans="1:11" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:11" ht="66.599999999999994" thickBot="1">
       <c r="A24" s="2"/>
       <c r="B24" s="37" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="11"/>
       <c r="E24" s="3"/>
       <c r="F24" s="11"/>
       <c r="G24" s="3"/>
       <c r="H24" s="11"/>
       <c r="I24" s="3"/>
     </row>
-    <row r="25" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="82" t="s">
+    <row r="25" spans="1:11" ht="15" customHeight="1" thickBot="1">
+      <c r="A25" s="94" t="s">
         <v>81</v>
       </c>
-      <c r="B25" s="83"/>
-[...8 lines deleted...]
-    <row r="26" spans="1:11" ht="115.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="95"/>
+      <c r="C25" s="95"/>
+      <c r="D25" s="95"/>
+      <c r="E25" s="95"/>
+      <c r="F25" s="95"/>
+      <c r="G25" s="95"/>
+      <c r="H25" s="95"/>
+      <c r="I25" s="96"/>
+    </row>
+    <row r="26" spans="1:11" ht="119.4" thickBot="1">
       <c r="A26" s="28"/>
       <c r="B26" s="36" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="28"/>
       <c r="D26" s="31"/>
       <c r="E26" s="28"/>
       <c r="F26" s="31"/>
       <c r="G26" s="28"/>
       <c r="H26" s="31"/>
       <c r="I26" s="28"/>
     </row>
-    <row r="27" spans="1:11" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:11" ht="66.599999999999994" thickBot="1">
       <c r="A27" s="28"/>
       <c r="B27" s="40" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="28"/>
       <c r="D27" s="31"/>
       <c r="E27" s="28"/>
       <c r="F27" s="31"/>
       <c r="G27" s="28"/>
       <c r="H27" s="31"/>
       <c r="I27" s="28"/>
     </row>
-    <row r="28" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="88" t="s">
+    <row r="28" spans="1:11" ht="16.2" customHeight="1" thickBot="1">
+      <c r="A28" s="112" t="s">
         <v>66</v>
       </c>
-      <c r="B28" s="89"/>
-[...9 lines deleted...]
-      <c r="A29" s="82" t="s">
+      <c r="B28" s="113"/>
+      <c r="C28" s="113"/>
+      <c r="D28" s="113"/>
+      <c r="E28" s="113"/>
+      <c r="F28" s="113"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="114"/>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" thickBot="1">
+      <c r="A29" s="94" t="s">
         <v>84</v>
       </c>
-      <c r="B29" s="83"/>
-[...8 lines deleted...]
-    <row r="30" spans="1:11" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="95"/>
+      <c r="C29" s="95"/>
+      <c r="D29" s="95"/>
+      <c r="E29" s="95"/>
+      <c r="F29" s="95"/>
+      <c r="G29" s="95"/>
+      <c r="H29" s="95"/>
+      <c r="I29" s="96"/>
+    </row>
+    <row r="30" spans="1:11" ht="27" thickBot="1">
       <c r="A30" s="28"/>
       <c r="B30" s="36" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="28"/>
       <c r="D30" s="31"/>
       <c r="E30" s="28"/>
       <c r="F30" s="31"/>
       <c r="G30" s="18"/>
       <c r="H30" s="31"/>
       <c r="I30" s="28"/>
     </row>
-    <row r="31" spans="1:11" ht="51.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:11" ht="53.4" thickBot="1">
       <c r="A31" s="28"/>
       <c r="B31" s="36" t="s">
         <v>86</v>
       </c>
       <c r="C31" s="28"/>
       <c r="D31" s="31"/>
       <c r="E31" s="28"/>
       <c r="F31" s="20"/>
       <c r="G31" s="28"/>
       <c r="H31" s="31"/>
       <c r="I31" s="19"/>
     </row>
-    <row r="32" spans="1:11" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:11" ht="27" thickBot="1">
       <c r="A32" s="2"/>
       <c r="B32" s="37" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="11"/>
       <c r="E32" s="3"/>
       <c r="F32" s="11"/>
       <c r="G32" s="3"/>
       <c r="H32" s="11"/>
       <c r="I32" s="3"/>
     </row>
-    <row r="33" spans="1:9" ht="51.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:9" ht="53.4" thickBot="1">
       <c r="A33" s="28"/>
       <c r="B33" s="36" t="s">
         <v>88</v>
       </c>
       <c r="C33" s="28"/>
       <c r="D33" s="31"/>
       <c r="E33" s="28"/>
       <c r="F33" s="31"/>
       <c r="G33" s="28"/>
       <c r="H33" s="31"/>
       <c r="I33" s="28"/>
     </row>
-    <row r="34" spans="1:9" ht="39" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:9" ht="40.200000000000003" thickBot="1">
       <c r="A34" s="28"/>
       <c r="B34" s="36" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="28"/>
       <c r="D34" s="31"/>
       <c r="E34" s="28"/>
       <c r="F34" s="31"/>
       <c r="G34" s="28"/>
       <c r="H34" s="31"/>
       <c r="I34" s="28"/>
     </row>
-    <row r="35" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="88" t="s">
+    <row r="35" spans="1:9" ht="16.2" customHeight="1" thickBot="1">
+      <c r="A35" s="112" t="s">
         <v>90</v>
       </c>
-      <c r="B35" s="89"/>
-[...9 lines deleted...]
-      <c r="A36" s="82" t="s">
+      <c r="B35" s="113"/>
+      <c r="C35" s="113"/>
+      <c r="D35" s="113"/>
+      <c r="E35" s="113"/>
+      <c r="F35" s="113"/>
+      <c r="G35" s="113"/>
+      <c r="H35" s="113"/>
+      <c r="I35" s="114"/>
+    </row>
+    <row r="36" spans="1:9" ht="15" customHeight="1" thickBot="1">
+      <c r="A36" s="94" t="s">
         <v>91</v>
       </c>
-      <c r="B36" s="83"/>
-[...8 lines deleted...]
-    <row r="37" spans="1:9" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="95"/>
+      <c r="C36" s="95"/>
+      <c r="D36" s="95"/>
+      <c r="E36" s="95"/>
+      <c r="F36" s="95"/>
+      <c r="G36" s="95"/>
+      <c r="H36" s="95"/>
+      <c r="I36" s="96"/>
+    </row>
+    <row r="37" spans="1:9" ht="66.599999999999994" thickBot="1">
       <c r="A37" s="19"/>
       <c r="B37" s="38" t="s">
         <v>92</v>
       </c>
       <c r="C37" s="29"/>
       <c r="D37" s="30"/>
       <c r="E37" s="29"/>
       <c r="F37" s="30"/>
       <c r="G37" s="29"/>
       <c r="H37" s="30"/>
       <c r="I37" s="29"/>
     </row>
-    <row r="38" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:9" ht="27" thickBot="1">
       <c r="A38" s="28"/>
       <c r="B38" s="36" t="s">
         <v>93</v>
       </c>
       <c r="C38" s="28"/>
       <c r="D38" s="31"/>
       <c r="E38" s="28"/>
       <c r="F38" s="31"/>
       <c r="G38" s="28"/>
       <c r="H38" s="31"/>
       <c r="I38" s="28"/>
     </row>
-    <row r="39" spans="1:9" ht="102.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:9" ht="106.2" thickBot="1">
       <c r="A39" s="2"/>
       <c r="B39" s="53" t="s">
         <v>94</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="11"/>
       <c r="E39" s="3"/>
       <c r="F39" s="11"/>
       <c r="G39" s="3"/>
       <c r="H39" s="11"/>
       <c r="I39" s="3"/>
     </row>
-    <row r="40" spans="1:9" ht="115.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:9" ht="119.4" thickBot="1">
       <c r="A40" s="2"/>
       <c r="B40" s="53" t="s">
         <v>95</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="11"/>
       <c r="E40" s="3"/>
       <c r="F40" s="11"/>
       <c r="G40" s="28"/>
       <c r="H40" s="11"/>
       <c r="I40" s="3"/>
     </row>
-    <row r="41" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:9" ht="27" thickBot="1">
       <c r="A41" s="2"/>
       <c r="B41" s="53" t="s">
         <v>96</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="11"/>
       <c r="E41" s="28"/>
       <c r="F41" s="11"/>
       <c r="G41" s="28"/>
       <c r="H41" s="11"/>
       <c r="I41" s="3"/>
     </row>
-    <row r="42" spans="1:9" ht="27" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:9" ht="27.6" thickBot="1">
       <c r="A42" s="2"/>
       <c r="B42" s="41" t="s">
         <v>97</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="11"/>
       <c r="E42" s="28"/>
       <c r="F42" s="11"/>
       <c r="G42" s="28"/>
       <c r="H42" s="11"/>
       <c r="I42" s="3"/>
     </row>
-    <row r="43" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:9" ht="27" thickBot="1">
       <c r="A43" s="2"/>
       <c r="B43" s="53" t="s">
         <v>98</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="11"/>
       <c r="E43" s="28"/>
       <c r="F43" s="11"/>
       <c r="G43" s="28"/>
       <c r="H43" s="11"/>
       <c r="I43" s="3"/>
     </row>
-    <row r="44" spans="1:9" ht="39" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:9" ht="40.200000000000003" thickBot="1">
       <c r="A44" s="2"/>
       <c r="B44" s="53" t="s">
         <v>99</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="11"/>
       <c r="E44" s="28"/>
       <c r="F44" s="11"/>
       <c r="G44" s="28"/>
       <c r="H44" s="11"/>
       <c r="I44" s="3"/>
     </row>
-    <row r="45" spans="1:9" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:9" ht="66.599999999999994" thickBot="1">
       <c r="A45" s="2"/>
       <c r="B45" s="53" t="s">
         <v>100</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="11"/>
       <c r="E45" s="28"/>
       <c r="F45" s="11"/>
       <c r="G45" s="28"/>
       <c r="H45" s="11"/>
       <c r="I45" s="3"/>
     </row>
-    <row r="46" spans="1:9" ht="77.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:9" ht="79.8" thickBot="1">
       <c r="A46" s="2"/>
       <c r="B46" s="53" t="s">
         <v>101</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="11"/>
       <c r="E46" s="28"/>
       <c r="F46" s="11"/>
       <c r="G46" s="28"/>
       <c r="H46" s="11"/>
       <c r="I46" s="3"/>
     </row>
-    <row r="47" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:9" ht="27" thickBot="1">
       <c r="A47" s="28"/>
       <c r="B47" s="54" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="28"/>
       <c r="D47" s="31"/>
       <c r="E47" s="28"/>
       <c r="F47" s="31"/>
       <c r="G47" s="28"/>
       <c r="H47" s="31"/>
       <c r="I47" s="3"/>
     </row>
-    <row r="48" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="88" t="s">
+    <row r="48" spans="1:9" ht="16.2" customHeight="1" thickBot="1">
+      <c r="A48" s="112" t="s">
         <v>67</v>
       </c>
-      <c r="B48" s="89"/>
-[...9 lines deleted...]
-      <c r="A49" s="82" t="s">
+      <c r="B48" s="113"/>
+      <c r="C48" s="113"/>
+      <c r="D48" s="113"/>
+      <c r="E48" s="113"/>
+      <c r="F48" s="113"/>
+      <c r="G48" s="113"/>
+      <c r="H48" s="113"/>
+      <c r="I48" s="114"/>
+    </row>
+    <row r="49" spans="1:9" ht="15" customHeight="1" thickBot="1">
+      <c r="A49" s="94" t="s">
         <v>102</v>
       </c>
-      <c r="B49" s="83"/>
-[...8 lines deleted...]
-    <row r="50" spans="1:9" ht="51.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="95"/>
+      <c r="C49" s="95"/>
+      <c r="D49" s="95"/>
+      <c r="E49" s="95"/>
+      <c r="F49" s="95"/>
+      <c r="G49" s="95"/>
+      <c r="H49" s="95"/>
+      <c r="I49" s="96"/>
+    </row>
+    <row r="50" spans="1:9" ht="53.4" thickBot="1">
       <c r="A50" s="2"/>
       <c r="B50" s="37" t="s">
         <v>103</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="11"/>
       <c r="E50" s="3"/>
       <c r="F50" s="11"/>
       <c r="G50" s="3"/>
       <c r="H50" s="11"/>
       <c r="I50" s="3"/>
     </row>
-    <row r="51" spans="1:9" ht="102.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:9" ht="106.2" thickBot="1">
       <c r="A51" s="2"/>
       <c r="B51" s="37" t="s">
         <v>104</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="11"/>
       <c r="E51" s="3"/>
       <c r="F51" s="11"/>
       <c r="G51" s="3"/>
       <c r="H51" s="11"/>
       <c r="I51" s="3"/>
     </row>
-    <row r="52" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="82" t="s">
+    <row r="52" spans="1:9" ht="15" customHeight="1" thickBot="1">
+      <c r="A52" s="94" t="s">
         <v>135</v>
       </c>
-      <c r="B52" s="83"/>
-[...8 lines deleted...]
-    <row r="53" spans="1:9" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="95"/>
+      <c r="C52" s="95"/>
+      <c r="D52" s="95"/>
+      <c r="E52" s="95"/>
+      <c r="F52" s="95"/>
+      <c r="G52" s="95"/>
+      <c r="H52" s="95"/>
+      <c r="I52" s="96"/>
+    </row>
+    <row r="53" spans="1:9" ht="66.599999999999994" thickBot="1">
       <c r="A53" s="2"/>
       <c r="B53" s="37" t="s">
         <v>105</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="11"/>
       <c r="E53" s="3"/>
       <c r="F53" s="11"/>
       <c r="G53" s="3"/>
       <c r="H53" s="11"/>
       <c r="I53" s="3"/>
     </row>
-    <row r="54" spans="1:9" ht="51.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:9" ht="53.4" thickBot="1">
       <c r="A54" s="2"/>
       <c r="B54" s="37" t="s">
         <v>106</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="11"/>
       <c r="E54" s="3"/>
       <c r="F54" s="11"/>
       <c r="G54" s="3"/>
       <c r="H54" s="11"/>
       <c r="I54" s="3"/>
     </row>
-    <row r="55" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="82" t="s">
+    <row r="55" spans="1:9" ht="15" customHeight="1" thickBot="1">
+      <c r="A55" s="94" t="s">
         <v>107</v>
       </c>
-      <c r="B55" s="83"/>
-[...8 lines deleted...]
-    <row r="56" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="95"/>
+      <c r="C55" s="95"/>
+      <c r="D55" s="95"/>
+      <c r="E55" s="95"/>
+      <c r="F55" s="95"/>
+      <c r="G55" s="95"/>
+      <c r="H55" s="95"/>
+      <c r="I55" s="96"/>
+    </row>
+    <row r="56" spans="1:9" ht="27" thickBot="1">
       <c r="A56" s="2"/>
       <c r="B56" s="37" t="s">
         <v>108</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="11"/>
       <c r="E56" s="3"/>
       <c r="F56" s="11"/>
       <c r="G56" s="3"/>
       <c r="H56" s="11"/>
       <c r="I56" s="3"/>
     </row>
-    <row r="57" spans="1:9" ht="39" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:9" ht="40.200000000000003" thickBot="1">
       <c r="A57" s="2"/>
       <c r="B57" s="53" t="s">
         <v>109</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="11"/>
       <c r="E57" s="3"/>
       <c r="F57" s="11"/>
       <c r="G57" s="3"/>
       <c r="H57" s="11"/>
       <c r="I57" s="3"/>
     </row>
-    <row r="58" spans="1:9" ht="39" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:9" ht="40.200000000000003" thickBot="1">
       <c r="A58" s="2"/>
       <c r="B58" s="55" t="s">
         <v>110</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="11"/>
       <c r="E58" s="3"/>
       <c r="F58" s="11"/>
       <c r="G58" s="3"/>
       <c r="H58" s="11"/>
       <c r="I58" s="3"/>
     </row>
-    <row r="59" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:9" ht="27" thickBot="1">
       <c r="A59" s="2"/>
       <c r="B59" s="37" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="11"/>
       <c r="E59" s="3"/>
       <c r="F59" s="11"/>
       <c r="G59" s="3"/>
       <c r="H59" s="11"/>
       <c r="I59" s="3"/>
     </row>
-    <row r="60" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:9" ht="27" thickBot="1">
       <c r="A60" s="2"/>
       <c r="B60" s="17" t="s">
         <v>112</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="11"/>
       <c r="E60" s="3"/>
       <c r="F60" s="11"/>
       <c r="G60" s="3"/>
       <c r="H60" s="11"/>
       <c r="I60" s="3"/>
     </row>
-    <row r="61" spans="1:9" ht="39" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:9" ht="40.200000000000003" thickBot="1">
       <c r="A61" s="2"/>
       <c r="B61" s="53" t="s">
         <v>113</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="11"/>
       <c r="E61" s="3"/>
       <c r="F61" s="11"/>
       <c r="G61" s="3"/>
       <c r="H61" s="11"/>
       <c r="I61" s="3"/>
     </row>
-    <row r="62" spans="1:9" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:9" ht="66.599999999999994" thickBot="1">
       <c r="A62" s="2"/>
       <c r="B62" s="53" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="11"/>
       <c r="E62" s="3"/>
       <c r="F62" s="11"/>
       <c r="G62" s="3"/>
       <c r="H62" s="11"/>
       <c r="I62" s="3"/>
     </row>
-    <row r="63" spans="1:9" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:9" ht="53.4" thickBot="1">
       <c r="A63" s="2"/>
       <c r="B63" s="53" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="11"/>
       <c r="E63" s="3"/>
       <c r="F63" s="11"/>
       <c r="G63" s="3"/>
       <c r="H63" s="11"/>
       <c r="I63" s="3"/>
     </row>
-    <row r="64" spans="1:9" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:9" ht="66.599999999999994" thickBot="1">
       <c r="A64" s="2"/>
       <c r="B64" s="53" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="11"/>
       <c r="E64" s="3"/>
       <c r="F64" s="11"/>
       <c r="G64" s="3"/>
       <c r="H64" s="11"/>
       <c r="I64" s="3"/>
     </row>
-    <row r="65" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="82" t="s">
+    <row r="65" spans="1:9" ht="15" customHeight="1" thickBot="1">
+      <c r="A65" s="94" t="s">
         <v>117</v>
       </c>
-      <c r="B65" s="83"/>
-[...8 lines deleted...]
-    <row r="66" spans="1:9" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="95"/>
+      <c r="C65" s="95"/>
+      <c r="D65" s="95"/>
+      <c r="E65" s="95"/>
+      <c r="F65" s="95"/>
+      <c r="G65" s="95"/>
+      <c r="H65" s="95"/>
+      <c r="I65" s="96"/>
+    </row>
+    <row r="66" spans="1:9" ht="66.599999999999994" thickBot="1">
       <c r="A66" s="2"/>
       <c r="B66" s="37" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="11"/>
       <c r="E66" s="3"/>
       <c r="F66" s="11"/>
       <c r="G66" s="3"/>
       <c r="H66" s="11"/>
       <c r="I66" s="3"/>
     </row>
-    <row r="67" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="88" t="s">
+    <row r="67" spans="1:9" ht="15" customHeight="1" thickBot="1">
+      <c r="A67" s="112" t="s">
         <v>52</v>
       </c>
-      <c r="B67" s="83"/>
-[...9 lines deleted...]
-      <c r="A68" s="82" t="s">
+      <c r="B67" s="95"/>
+      <c r="C67" s="95"/>
+      <c r="D67" s="95"/>
+      <c r="E67" s="95"/>
+      <c r="F67" s="95"/>
+      <c r="G67" s="95"/>
+      <c r="H67" s="95"/>
+      <c r="I67" s="96"/>
+    </row>
+    <row r="68" spans="1:9" ht="15" customHeight="1" thickBot="1">
+      <c r="A68" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="B68" s="83"/>
-[...8 lines deleted...]
-    <row r="69" spans="1:9" ht="90" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B68" s="95"/>
+      <c r="C68" s="95"/>
+      <c r="D68" s="95"/>
+      <c r="E68" s="95"/>
+      <c r="F68" s="95"/>
+      <c r="G68" s="95"/>
+      <c r="H68" s="95"/>
+      <c r="I68" s="96"/>
+    </row>
+    <row r="69" spans="1:9" ht="93" thickBot="1">
       <c r="A69" s="2"/>
       <c r="B69" s="37" t="s">
         <v>119</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="11"/>
       <c r="E69" s="3"/>
       <c r="F69" s="11"/>
       <c r="G69" s="3"/>
       <c r="H69" s="11"/>
       <c r="I69" s="3"/>
     </row>
-    <row r="70" spans="1:9" ht="51.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:9" ht="53.4" thickBot="1">
       <c r="A70" s="2"/>
       <c r="B70" s="37" t="s">
         <v>120</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="11"/>
       <c r="E70" s="3"/>
       <c r="F70" s="11"/>
       <c r="G70" s="3"/>
       <c r="H70" s="11"/>
       <c r="I70" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="24">
+  <mergeCells count="6">
     <mergeCell ref="A9:I9"/>
-    <mergeCell ref="A14:I14"/>
-[...1 lines deleted...]
-    <mergeCell ref="B10:B12"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A7:I7"/>
-    <mergeCell ref="A55:I55"/>
-[...13 lines deleted...]
-    <mergeCell ref="A52:I52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006664E1495D772445A78D564E2BE8F0FF" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="720dacfb669fcdde3b8e8753725105a1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="684ebe61-ab58-487d-9430-816281f8b3bd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="70cd115cc31c243718db5d069eb6537f" ns2:_="">
+    <xsd:import namespace="684ebe61-ab58-487d-9430-816281f8b3bd"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="684ebe61-ab58-487d-9430-816281f8b3bd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="11" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Notes xmlns="684ebe61-ab58-487d-9430-816281f8b3bd" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5A09F1D-2909-4B13-8208-0B19B38EF01E}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E90DF126-2026-44E4-9988-2C8D2552C8AD}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBA03971-38B9-451A-AB45-1794A77C5E76}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>PUBLISHER</vt:lpstr>
       <vt:lpstr>NON-NEGOTIABLE EVALUATION CRIT.</vt:lpstr>
       <vt:lpstr>GENERAL EVALUATION CRIT.</vt:lpstr>
       <vt:lpstr>SPECIFIC EVALUATION CRIT.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Timothy Flatley</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_460f4a70-4b6c-4bd4-a002-31edb9c00abe_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_460f4a70-4b6c-4bd4-a002-31edb9c00abe_SetDate">
     <vt:lpwstr>2023-07-31T15:09:10Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_460f4a70-4b6c-4bd4-a002-31edb9c00abe_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_460f4a70-4b6c-4bd4-a002-31edb9c00abe_Name">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_460f4a70-4b6c-4bd4-a002-31edb9c00abe_SiteId">
     <vt:lpwstr>e019b04b-330c-467a-8bae-09fb17374d6a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_460f4a70-4b6c-4bd4-a002-31edb9c00abe_ActionId">
     <vt:lpwstr>a3eebe37-3d88-4785-be5d-5e20317f3d69</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_460f4a70-4b6c-4bd4-a002-31edb9c00abe_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x0101006664E1495D772445A78D564E2BE8F0FF</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
+    <vt:r8>8334600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>